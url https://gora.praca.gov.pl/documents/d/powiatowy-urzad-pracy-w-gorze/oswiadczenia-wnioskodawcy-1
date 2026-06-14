--- v0 (2026-04-23)
+++ v1 (2026-06-14)
@@ -218,51 +218,51 @@
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BF8433" w14:textId="5F71BF92" w:rsidR="007938CF" w:rsidRPr="007D78F9" w:rsidRDefault="00F94806" w:rsidP="00056F76">
+          <w:p w14:paraId="57BF8433" w14:textId="0FAA5610" w:rsidR="007938CF" w:rsidRPr="007D78F9" w:rsidRDefault="00F94806" w:rsidP="00056F76">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -275,89 +275,89 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="729DE848">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1059" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId9" w:name="CheckBox322371" w:shapeid="_x0000_i1059"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PROWADZĘ*</w:t>
             </w:r>
             <w:r w:rsidR="004764E0" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidR="00E85A67" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="2EE518A7">
-                <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1061" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId10" w:name="CheckBox3223711" w:shapeid="_x0000_i1061"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00E85A67" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NIE PROWADZĘ*</w:t>
             </w:r>
             <w:r w:rsidR="00056F76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -457,123 +457,123 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">w rozumieniu art. 2 pkt 17 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu </w:t>
             </w:r>
             <w:r w:rsidR="001A10BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00643810" w:rsidRPr="006E3109">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>w sprawach dotyczących pomocy publicznej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="459FA8F4" w14:textId="3E974D93" w:rsidR="00A02524" w:rsidRPr="007D78F9" w:rsidRDefault="00A02524" w:rsidP="00A02524">
+          <w:p w14:paraId="459FA8F4" w14:textId="1D80BD36" w:rsidR="00A02524" w:rsidRPr="007D78F9" w:rsidRDefault="00A02524" w:rsidP="00A02524">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="25EF9A4F">
-                <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId11" w:name="CheckBox32237121" w:shapeid="_x0000_i1063"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">JESTEM*                      </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="73FF81CB">
-                <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1065" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId12" w:name="CheckBox322371111" w:shapeid="_x0000_i1065"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NIE JESTEM*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19217421" w14:textId="77777777" w:rsidR="00A02524" w:rsidRPr="00D412B3" w:rsidRDefault="00B55880" w:rsidP="00A02524">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -763,123 +763,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(patrz: orzeczenie w</w:t>
             </w:r>
             <w:r w:rsidR="00AA46C2" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007C465A" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">sprawie C-41/90 </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> GmbH, ECR[1991] I-1979</w:t>
+              <w:t>sprawie C-41/90 Höfner i Elser przeciwko Macrotron GmbH, ECR[1991] I-1979</w:t>
             </w:r>
             <w:r w:rsidR="007C465A" w:rsidRPr="00366DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>) oraz niezależnie od tego czy podmiot ten będzie działał w celu osiągnięcia zysku</w:t>
             </w:r>
             <w:r w:rsidR="00366DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1216,126 +1144,126 @@
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0017132F" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDB62E2" w14:textId="1B4612E6" w:rsidR="00D55CED" w:rsidRPr="007D78F9" w:rsidRDefault="0017132F" w:rsidP="008C2C99">
+          <w:p w14:paraId="1FDB62E2" w14:textId="43C60051" w:rsidR="00D55CED" w:rsidRPr="007D78F9" w:rsidRDefault="0017132F" w:rsidP="008C2C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D55CED" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="2C233252">
-                <v:shape id="_x0000_i1067" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1067" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId13" w:name="CheckBox322371211" w:shapeid="_x0000_i1067"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00D55CED" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">JESTEM*                     </w:t>
             </w:r>
             <w:r w:rsidR="00A77EC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D55CED" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5D4E4B14">
-                <v:shape id="_x0000_i1069" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1069" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId14" w:name="CheckBox3223711111" w:shapeid="_x0000_i1069"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00D55CED" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NIE JESTEM*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E6D2B34" w14:textId="77777777" w:rsidR="007C465A" w:rsidRPr="007D78F9" w:rsidRDefault="007C465A" w:rsidP="008C2C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1493,97 +1421,97 @@
             <w:r w:rsidR="0043014A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Okres dotyczy 3 pełnych lat a nie lat podatkowych)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D06AE7E" w14:textId="77777777" w:rsidR="00156374" w:rsidRPr="007D78F9" w:rsidRDefault="00156374" w:rsidP="00DE2E02">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2460C901" w14:textId="29875AB4" w:rsidR="00D750B8" w:rsidRDefault="00534D4D" w:rsidP="001A10BA">
+          <w:p w14:paraId="2460C901" w14:textId="3ED60246" w:rsidR="00D750B8" w:rsidRDefault="00534D4D" w:rsidP="001A10BA">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E76944">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="009D61FA" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000A32C5" w:rsidRPr="000A32C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1FA32F8F">
-                <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1071" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId15" w:name="CheckBox3223712111" w:shapeid="_x0000_i1071"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="000A32C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NIE OTRZYMAŁEM</w:t>
             </w:r>
             <w:r w:rsidR="00126C70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1612,98 +1540,98 @@
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidR="000A32C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, o której mowa w pkt 2 lit. a-c</w:t>
             </w:r>
             <w:r w:rsidR="006E708F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300BEBCE" w14:textId="136CC36C" w:rsidR="001D5CDF" w:rsidRPr="00804124" w:rsidRDefault="00265986" w:rsidP="001A10BA">
+          <w:p w14:paraId="300BEBCE" w14:textId="32D48503" w:rsidR="001D5CDF" w:rsidRPr="00804124" w:rsidRDefault="00265986" w:rsidP="001A10BA">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="58"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E76944">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00265986">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A32C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="52644D00">
-                <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:11.5pt;height:16pt" o:ole="">
+                <v:shape id="_x0000_i1073" type="#_x0000_t75" style="width:11.25pt;height:15.7pt" o:ole="">
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId16" w:name="CheckBox32237121111" w:shapeid="_x0000_i1073"/>
               </w:object>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OTRZYMAŁEM</w:t>
             </w:r>
             <w:r w:rsidR="00126C70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1939,118 +1867,118 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.12.20</w:t>
             </w:r>
             <w:r w:rsidR="002C6A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DA093C" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DA9CDC4" w14:textId="0FFB5CCB" w:rsidR="00516FD0" w:rsidRDefault="002D2B45" w:rsidP="00E91AA2">
+          <w:p w14:paraId="4DA9CDC4" w14:textId="01776FC3" w:rsidR="00516FD0" w:rsidRDefault="002D2B45" w:rsidP="00E91AA2">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="767"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">na kwotę </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6CEAE0D9">
-                <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1075" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId18" w:name="TextBox22" w:shapeid="_x0000_i1075"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł</w:t>
             </w:r>
             <w:r w:rsidR="00FF45FF" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, co stanowi </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="09C0DB99">
-                <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1077" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId19" w:name="TextBox23" w:shapeid="_x0000_i1077"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00FF45FF" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF45FF" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
@@ -2133,79 +2061,51 @@
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>otrzymałem</w:t>
             </w:r>
             <w:r w:rsidR="006E708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(am)</w:t>
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C32EDC" w:rsidRPr="00C32EDC">
@@ -2454,109 +2354,109 @@
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t>z 24.12.2013, str. 9)</w:t>
             </w:r>
             <w:r w:rsidR="00FF45FF" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A3C5CDE" w14:textId="09A68DBE" w:rsidR="00516FD0" w:rsidRDefault="00FF45FF" w:rsidP="00E91AA2">
+          <w:p w14:paraId="0A3C5CDE" w14:textId="071EAEB9" w:rsidR="00516FD0" w:rsidRDefault="00FF45FF" w:rsidP="00E91AA2">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="767"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">na kwotę </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="46B52C50">
-                <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId20" w:name="TextBox221" w:shapeid="_x0000_i1079"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł, co stanowi </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="2F71C797">
-                <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1081" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId21" w:name="TextBox231" w:shapeid="_x0000_i1081"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
@@ -2640,79 +2540,51 @@
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>otrzymałem</w:t>
             </w:r>
             <w:r w:rsidR="006E708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(am)</w:t>
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00C32EDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2918,111 +2790,111 @@
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t>z 28.06.2014, str. 45.</w:t>
             </w:r>
             <w:r w:rsidR="00F9423C" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL" w:bidi="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="220D9CAA" w14:textId="3ECB54D3" w:rsidR="00956AD1" w:rsidRDefault="00941D50" w:rsidP="00CD69B5">
+          <w:p w14:paraId="220D9CAA" w14:textId="388AEE26" w:rsidR="00956AD1" w:rsidRDefault="00941D50" w:rsidP="00CD69B5">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="767"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">na kwotę </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="3B02AD1E">
-                <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1083" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId22" w:name="TextBox2211" w:shapeid="_x0000_i1083"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> zł, co stanowi </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="70B839C1">
-                <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:70pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1085" type="#_x0000_t75" style="width:69.6pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId23" w:name="TextBox2311" w:shapeid="_x0000_i1085"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
@@ -3108,79 +2980,51 @@
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>otrzymałem</w:t>
             </w:r>
             <w:r w:rsidR="006E708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(am)</w:t>
             </w:r>
             <w:r w:rsidR="00A50DDF" w:rsidRPr="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="00A50DDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C32EDC" w:rsidRPr="00C32EDC">
@@ -4031,234 +3875,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E85456" w:rsidRPr="00274317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>przez niego</w:t>
             </w:r>
             <w:r w:rsidR="00DF02FE" w:rsidRPr="00274317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(ch)</w:t>
             </w:r>
             <w:r w:rsidR="00E85456" w:rsidRPr="00274317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008F0468" w:rsidRPr="00274317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>udziału w kształceniu</w:t>
             </w:r>
             <w:r w:rsidR="00274317">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6911AD8A" w14:textId="77777777" w:rsidR="004F422F" w:rsidRPr="007D78F9" w:rsidRDefault="004F422F" w:rsidP="005D3A94">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
-              </w:rPr>
-[...113 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F5F66" w:rsidRPr="007D78F9" w14:paraId="48616DC9" w14:textId="77777777" w:rsidTr="00FA37BE">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="134E10BB" w14:textId="7920ABC4" w:rsidR="008F5F66" w:rsidRDefault="00862259" w:rsidP="00E94216">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4447,111 +4152,111 @@
             <w:r w:rsidRPr="00C369B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wszystkie informacje podane w niniejszym oświadczeniu są prawdziwe i zgodne ze stanem faktycznym.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="389A8184" w14:textId="77777777" w:rsidR="005D02FE" w:rsidRPr="007D78F9" w:rsidRDefault="005D02FE" w:rsidP="00B62B1D">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A6770A2" w14:textId="5C759AE2" w:rsidR="00B62B1D" w:rsidRPr="007D78F9" w:rsidRDefault="008D1BA9" w:rsidP="00B62B1D">
+          <w:p w14:paraId="1A6770A2" w14:textId="67371686" w:rsidR="00B62B1D" w:rsidRPr="007D78F9" w:rsidRDefault="008D1BA9" w:rsidP="00B62B1D">
             <w:pPr>
               <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="042FC9A2">
-                <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:19pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1087" type="#_x0000_t75" style="width:18.75pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId24" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId25" w:name="TextBox4" w:shapeid="_x0000_i1087"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="00D37D9C" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D37D9C" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="3856F8E2">
-                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:22pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:21.85pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId27" w:name="TextBox41" w:shapeid="_x0000_i1089"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="009A02B9" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00D37D9C" w:rsidRPr="007D78F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7B96D64E">
-                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:38.5pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:38.2pt;height:18.1pt" o:ole="">
                   <v:imagedata r:id="rId28" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId29" w:name="TextBox42" w:shapeid="_x0000_i1091"/>
               </w:object>
             </w:r>
             <w:r w:rsidR="005647BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                   …………………………………                     …………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D58BBDD" w14:textId="77777777" w:rsidR="00B62B1D" w:rsidRPr="007D78F9" w:rsidRDefault="009A02B9" w:rsidP="00B62B1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -4873,59 +4578,59 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A901469" w14:textId="77777777" w:rsidR="00EF5280" w:rsidRDefault="00EF5280">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1CBDFA5F" w14:textId="77777777" w:rsidR="00EF5280" w:rsidRDefault="00EF5280">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
@@ -9806,74 +9511,73 @@
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1319725844">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="282078653">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1555241918">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2143839259">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="509681304">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1312783869">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="220"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pl-PL" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normalny"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="117761"/>
+    <o:shapedefaults v:ext="edit" spidmax="119809"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -9940,50 +9644,51 @@
     <w:rsid w:val="000420B1"/>
     <w:rsid w:val="00042799"/>
     <w:rsid w:val="000428F0"/>
     <w:rsid w:val="0004330B"/>
     <w:rsid w:val="00043D1B"/>
     <w:rsid w:val="00044F31"/>
     <w:rsid w:val="00046394"/>
     <w:rsid w:val="0004671B"/>
     <w:rsid w:val="00047680"/>
     <w:rsid w:val="00050325"/>
     <w:rsid w:val="00050A45"/>
     <w:rsid w:val="000513A7"/>
     <w:rsid w:val="000513E0"/>
     <w:rsid w:val="00052AD1"/>
     <w:rsid w:val="00052FA8"/>
     <w:rsid w:val="00053A21"/>
     <w:rsid w:val="00053AC4"/>
     <w:rsid w:val="00054DBF"/>
     <w:rsid w:val="00055777"/>
     <w:rsid w:val="0005627A"/>
     <w:rsid w:val="000565F9"/>
     <w:rsid w:val="00056F76"/>
     <w:rsid w:val="0006115F"/>
     <w:rsid w:val="00061427"/>
     <w:rsid w:val="00061548"/>
+    <w:rsid w:val="000617B9"/>
     <w:rsid w:val="000619F5"/>
     <w:rsid w:val="000622D4"/>
     <w:rsid w:val="00062A36"/>
     <w:rsid w:val="00063106"/>
     <w:rsid w:val="00063832"/>
     <w:rsid w:val="00064015"/>
     <w:rsid w:val="000642DC"/>
     <w:rsid w:val="00064735"/>
     <w:rsid w:val="000648AE"/>
     <w:rsid w:val="00064F25"/>
     <w:rsid w:val="000653D6"/>
     <w:rsid w:val="00065BAA"/>
     <w:rsid w:val="0007074A"/>
     <w:rsid w:val="00070BBE"/>
     <w:rsid w:val="00070FFD"/>
     <w:rsid w:val="0007144C"/>
     <w:rsid w:val="00071D61"/>
     <w:rsid w:val="000729AF"/>
     <w:rsid w:val="0007317E"/>
     <w:rsid w:val="000734D8"/>
     <w:rsid w:val="0007384C"/>
     <w:rsid w:val="000739D6"/>
     <w:rsid w:val="00073EBB"/>
     <w:rsid w:val="00074440"/>
     <w:rsid w:val="0007444E"/>
@@ -10272,50 +9977,51 @@
     <w:rsid w:val="001E6E38"/>
     <w:rsid w:val="001E7654"/>
     <w:rsid w:val="001E7DD5"/>
     <w:rsid w:val="001F0425"/>
     <w:rsid w:val="001F1842"/>
     <w:rsid w:val="001F201D"/>
     <w:rsid w:val="001F2551"/>
     <w:rsid w:val="001F2AD5"/>
     <w:rsid w:val="001F3402"/>
     <w:rsid w:val="001F41D5"/>
     <w:rsid w:val="001F45DC"/>
     <w:rsid w:val="001F4B63"/>
     <w:rsid w:val="001F4C73"/>
     <w:rsid w:val="001F509A"/>
     <w:rsid w:val="001F53CE"/>
     <w:rsid w:val="001F5D0F"/>
     <w:rsid w:val="001F6B80"/>
     <w:rsid w:val="001F7A6B"/>
     <w:rsid w:val="001F7FB4"/>
     <w:rsid w:val="0020060C"/>
     <w:rsid w:val="00200865"/>
     <w:rsid w:val="00202F24"/>
     <w:rsid w:val="00204477"/>
     <w:rsid w:val="0020484B"/>
     <w:rsid w:val="00204FE4"/>
+    <w:rsid w:val="002064A3"/>
     <w:rsid w:val="00206760"/>
     <w:rsid w:val="002078A3"/>
     <w:rsid w:val="002101B6"/>
     <w:rsid w:val="00210FEF"/>
     <w:rsid w:val="00211DBB"/>
     <w:rsid w:val="0021251F"/>
     <w:rsid w:val="00212C09"/>
     <w:rsid w:val="002130E4"/>
     <w:rsid w:val="002134C6"/>
     <w:rsid w:val="0021376F"/>
     <w:rsid w:val="0021387A"/>
     <w:rsid w:val="002146BE"/>
     <w:rsid w:val="002159BD"/>
     <w:rsid w:val="00215F4C"/>
     <w:rsid w:val="002170ED"/>
     <w:rsid w:val="00217D09"/>
     <w:rsid w:val="00220BEF"/>
     <w:rsid w:val="00220DD1"/>
     <w:rsid w:val="002215B3"/>
     <w:rsid w:val="002216FC"/>
     <w:rsid w:val="00221FC6"/>
     <w:rsid w:val="00222050"/>
     <w:rsid w:val="00222879"/>
     <w:rsid w:val="00222ACA"/>
     <w:rsid w:val="00223736"/>
@@ -13222,51 +12928,51 @@
     <w:rsid w:val="00FF469E"/>
     <w:rsid w:val="00FF4F7F"/>
     <w:rsid w:val="00FF575F"/>
     <w:rsid w:val="00FF5C19"/>
     <w:rsid w:val="00FF5C59"/>
     <w:rsid w:val="00FF71C1"/>
     <w:rsid w:val="00FF79C9"/>
     <w:rsid w:val="00FF7E41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="117761"/>
+    <o:shapedefaults v:ext="edit" spidmax="119809"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="26A8AC80"/>
   <w15:docId w15:val="{BB6E1B38-24BD-47CF-82C6-61DCBA305311}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -15888,82 +15594,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12E03829-F827-40F2-809F-2C7DB57F6408}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1096</Words>
-  <Characters>6582</Characters>
+  <Words>1057</Words>
+  <Characters>6342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Wniosek o przyznanie środków KFS 2024</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PUP w Górze</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7663</CharactersWithSpaces>
+  <CharactersWithSpaces>7385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4194314</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>636</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://rspo.men.gov.pl/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>